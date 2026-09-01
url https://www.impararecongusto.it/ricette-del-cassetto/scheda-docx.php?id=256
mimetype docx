--- v0 (2026-07-16)
+++ v1 (2026-09-01)
@@ -44,174 +44,262 @@
       <w:pPr>
         <w:spacing w:before="300" w:after="120"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="C9942E"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:color w:val="B5502F"/>
         </w:rPr>
         <w:t xml:space="preserve">Ingredienti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">formaggio spalmabile fresco — 250 g</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">acqua — 200 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">biscotti — 180 g</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">ricotta — 150 g</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">burro — 100 g</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">formaggio spalmabile fresco — 250 g</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">ricotta — 150 g</w:t>
+        <w:t xml:space="preserve">succo di limone — 100 ml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">succo di limone — 90 ml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">succo di limone — 100 ml</w:t>
+        <w:t xml:space="preserve">zucchero a velo — 90 g</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">amido di mais — 50 g</w:t>
-      </w:r>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">acqua — 200 ml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="300" w:after="120"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="C9942E"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:color w:val="B5502F"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedimento</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:ind w:left="284" w:hanging="284"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">sbricioliamo i biscotti in un mixer fino a ridurli in briciole dopo li prendiamo e li mettiamo in una ciotola e cli facciamo incorporare con il burro fuso dopo aver fatto questo prendiamo una teglia di misure 24 cm rivestita con carta da forno dopo di che ci mettiamo la base della nostra cheesecake cercando di renderla più uniforme possibile . in tanto facciamo il ripieno prendiamo una ciotola e ci versiamo la ricotta e il formaggio cremoso e mescoliamo con una frusta aggiungere la scorsa di limoni e il succo po aver mescolato per bene mettere il ripieno nella teglia .ora per ultimo prepariamo la glassa versare il un pentolino la maizena e il zucchero a velo e il succo di limone e l'acqua mescolare velocemente con una frusta quando si sara addensata versarla sulla cheesecake e metterla in frigo e aspettare che si addensi dopo di che metterla in un piatto di portata e si può magiare .</w:t>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prepariamo la base</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sbricioliamo finemente i biscotti servendoci di un mixer, fino a ridurli in briciole sottili. Trasferiamo il tutto in una ciotola e incorporiamo il burro fuso, mescolando con cura finché la massa risulta uniforme. Prepariamo una teglia rotonda di 24 cm, rivestita con carta da forno, e vi disponiamo la base, pressandola leggermente per ottenere uno strato regolare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poi la farcitura</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">versiamo in una ciotola la ricotta e il formaggio cremoso, lavorandoli con una frusta fino a ottenere una crema liscia. Aggiungiamo la scorza dei limoni e il loro succo, mescolando con calma affinché il profumo si distribuisca in modo uniforme. Versiamo il composto nella teglia, livellandolo con delicatezza.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La glassa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in un pentolino uniamo la maizena, lo zucchero a velo, il succo di limone e l’acqua. Mescoliamo rapidamente con una frusta finché la crema si addensa. Quando è pronta, la versiamo sulla cheesecake, distribuendola in uno strato sottile e lucido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E raffreddiamo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Poniamo il dolce in frigorifero e lasciamo rassodare. Una volta ben fredda, trasferiamo la cheesecake su un piatto di portata: è pronta per essere gustata, fresca e profumata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="8C6A3A"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">impararecongusto.it/ricette-del-cassetto</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>