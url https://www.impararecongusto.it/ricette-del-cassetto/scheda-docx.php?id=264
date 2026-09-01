--- v0 (2026-07-16)
+++ v1 (2026-09-01)
@@ -44,246 +44,222 @@
       <w:pPr>
         <w:spacing w:before="300" w:after="120"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="C9942E"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:color w:val="B5502F"/>
         </w:rPr>
         <w:t xml:space="preserve">Ingredienti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">formaggio spalmabile — 520 g</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">panna fresca — 180 g</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">biscotti digestivi — 200 g</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">crema di pistacchio — 200 g</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">burro — 100 g</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">formaggio spalmabile — 520 g</w:t>
-[...22 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">zucchero a velo — 85 g</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">latte — 50 ml</w:t>
+        <w:t xml:space="preserve">latte — 50+50 ml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">gelatina in fogli — 15 g</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">essenza di vaniglia — 5 ml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">crema al pistacchio — 200 g</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">latte — 50 ml</w:t>
+        <w:t xml:space="preserve">zucchero — 30 g</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="300" w:after="120"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="C9942E"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:color w:val="B5502F"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedimento</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Tritare i biscotti e aggiungerci il burro quindi impastare fino a ottenere un impasto omogeneo.</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">Sformare e rivestire con la crema al pistacchio stemperata con poco latte.</w:t>
+        <w:t xml:space="preserve">Tritiamo finemente i biscotti e li mescoliamo con il burro fuso, lavorando fino a ottenere una massa uniforme. Foderiamo una tortiera con l’impasto, premendo con cura e formando un piccolo bordo. Poniamo in frigorifero affinché la base si consolidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Nel frattempo prepariamo la crema: in una ciotola uniamo il formaggio spalmabile, lo zucchero a velo e il latte nel quale avremo sciolto, a caldo, la gelatina. Aggiungiamo la vaniglia e mescoliamo con calma, fino a ottenere una crema liscia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">A parte montiamo la panna con lo zucchero e la incorporiamo al composto di formaggio, con movimenti delicati dal basso verso l’alto. Versiamo la crema nella tortiera e lasciamo riposare in frigorifero per almeno due ore, affinché il dolce prenda consistenza.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Una volta rassodata, sformiamo la cheesecake e la rivestiamo con una crema al pistacchio, stemperata con poco latte per ottenere una superficie lucida e uniforme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="8C6A3A"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">impararecongusto.it/ricette-del-cassetto</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>